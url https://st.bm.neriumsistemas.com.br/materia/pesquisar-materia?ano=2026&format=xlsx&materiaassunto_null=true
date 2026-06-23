--- v0 (2026-04-25)
+++ v1 (2026-06-23)
@@ -10,197 +10,532 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="140">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EXE</t>
   </si>
   <si>
     <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/12/projeto_de_lei_06-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Varzelândia a doar Imóvel Urbano ao Estado de Minas Gerais, para o uso do Tribunal de Justiça do Estado de Minas Gerais, e dá outras providências</t>
   </si>
   <si>
-    <t>FERNANDO BATATA</t>
+    <t>FERNANDO HENRRIQUE GONÇALVES PEREIRA</t>
   </si>
   <si>
     <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/13/projeto_de_lei_07-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de matrícula para alunos com Transtorno do Espectro Autista (TEA) na rede municipal de ensino de Varzelândia-MG e dá outras providências.</t>
   </si>
   <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/32/projeto_de_lei_n_09_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ementa: "Dispõe sobre as diretrizes gerais para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2027 e dá outras providências"</t>
+  </si>
+  <si>
+    <t>JOÃO OLIVEIRA DE NETO</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_10.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe Sobre denominação de Rua no Bairro Vila São Pedro : "Rua Otaviano Campos".</t>
+  </si>
+  <si>
+    <t>ODAIR CORREIA DE BRITO</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/42/projeto_de_lei_11.2026.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade Pública a Associação Organização aos animais de Varzelândia.</t>
+  </si>
+  <si>
+    <t>DARLEY ANTÔNIO RUAS</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/47/anteprojeto_de_lei_n_12.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa Municipal de estágio no ãmbito da administração pública Municipal direta, autárquica e fundacional do município de Varzelândia e dá outras providendências.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/53/pj_13.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de controle, tramitação.publicidade e devolução dos autógrafos de lei ao poder legislativo municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_14.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Reparação e Promoção da Igualdade_x000D_
+Racial, dos Direitos das Comunidades Quilombolas e dos Povos e_x000D_
+Comunidades Tradicionais de Varzelândia/MG, cria o Conselho_x000D_
+Municipal de Promoção da Igualdade Racial, Quilombolas e Povos Tradicionais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/75/pj_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Educação Integral em_x000D_
+Tempo Integral no âmbito da Rede Pública Municipal de_x000D_
+Ensino, estabelece diretrizes para sua implementação,_x000D_
+gestão, monitoramento e avaliação, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>DARLEY RUAS</t>
-[...1 lines deleted...]
-  <si>
     <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/14/projeto_resolucao_06-2026.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão honorário de Varzelândia/MG ao Dr° Gustavo Maia Cabral</t>
   </si>
   <si>
+    <t>JÚLIA DOS SANTOS SOARES</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/48/projeto_de_resolucao_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TiTULO DE CIDADA HONORARIA DE VARZELANDIA/MG. A SENHORA RESEMEIRE CLARO DE OLIVEIR</t>
+  </si>
+  <si>
+    <t>PEDRO GONÇALVES DE SIQUEIRA</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/55/r_9.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O TITULO DE CIDADÃO HONORÁRIO DE VARZELADIA /MG. AO DEPUTADO ESTADUAL CRISTIANO SILVEIRA.</t>
+  </si>
+  <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/31/camscanner_13-04-2026_10.58.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa nº 01 ao Projeto de Lei 06/2026, de autoria do Poder Executivo, que autoriza o Município de Varzelândia a doar imóvel urbano ao Estado de Minas Gerais para uso do Tribunal de Justiça do Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
+    <t>CFOTC - COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADA DE CONTAS</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/74/emenda.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA N° 01/2026 AO PROJETO DE LEI 09/2026, QUE DISPÕE SOBRE AS_x000D_
+DIRETRIZES GERAIS PARA A ELABORAÇÃO E EXECUÇÃO ORÇAMENTÁRIA PARA_x000D_
+O EXERCICIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://st.bm.neriumsistemas.com.br/media/</t>
   </si>
   <si>
     <t>Solicitação de cópia de contrato</t>
   </si>
   <si>
     <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/16/req.43-20226.pdf</t>
   </si>
   <si>
     <t>Solicita Projeto arquitetônico do Hospital.</t>
   </si>
   <si>
     <t>Execução de serviço de calçamento de rua.</t>
   </si>
   <si>
     <t>Solicito o envio de moções de pesar.</t>
   </si>
   <si>
     <t>Requerendo a troca de luminárias.</t>
   </si>
   <si>
-    <t>COLA</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita pavimentação de rua.</t>
   </si>
   <si>
     <t>Solicita conserto de calçada</t>
   </si>
   <si>
     <t>Solicita conserto da ponte da Comunidade de Limoeiro.</t>
   </si>
   <si>
-    <t>ODAIR DA SAÚDE</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita providências na entrada e na rua Jorge Gongançalves da Comunidade de Brejinho</t>
   </si>
   <si>
     <t>Solicita o cumprimento imediato da Lei nº 8.112/199</t>
   </si>
   <si>
-    <t>MADSON</t>
+    <t>MADSON CESÁR DE SOUZA</t>
   </si>
   <si>
     <t>Solicita elaboração de projeto.</t>
   </si>
   <si>
     <t>Execução de serviço de recapeamento .</t>
   </si>
   <si>
     <t>Solicita serviço de calçamento.</t>
   </si>
   <si>
-    <t>PEDRO DO COLÓ</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita cópias de todas as notas fiscais de fornecedores de materiais de construção, material de expediente e gêneros alimenticios alimenticios.</t>
   </si>
   <si>
+    <t>Solicita a equipação do posto artesiano e instalação para atender as familias da Comunidade de Brejinho</t>
+  </si>
+  <si>
     <t>Solicita cópias de contratos.</t>
   </si>
   <si>
-    <t>Solicita a equipação do posto artesiano e instalação para atender as familias da Comunidade de Brejinho</t>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/33/requerimento_58.pdf</t>
+  </si>
+  <si>
+    <t>Requer a construção de 02 redutores de velocidade (quebra-molas).</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/34/requerimento_59.pdf</t>
+  </si>
+  <si>
+    <t>Requer a contratação de um profissional especialista em ginecologia para atuar no Município.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/35/requerimento_60.pdf</t>
+  </si>
+  <si>
+    <t>Requer a contratação de pessoal para prestar serviços necessários nos finais de semana e feriados no Cemitério.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/36/requerimento_61.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de Moção de Aplausos para Escola Estadual Padre José Silveira pelas conquistas de cinco medalhas de  ouro nos jogos escolares.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/38/requerimento_62.pdf</t>
+  </si>
+  <si>
+    <t>Requer o envio de moção de pesar aos familiares do Sr. Clarindo Ferreira Assunção.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/39/requerimento_63.pdf</t>
+  </si>
+  <si>
+    <t>Requer execução de serviço de implantação de sistema de aquecimento de agua da piscina da Praça de Esportes.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/40/requerimento_64.pdf</t>
+  </si>
+  <si>
+    <t>Requer execução de reforma na Praça da Comunidade de Tabocas.</t>
+  </si>
+  <si>
+    <t>JOSÉ CARLOS NOGUEIRA DE AZEVEDO</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/41/requerimento_65.pdf</t>
+  </si>
+  <si>
+    <t>Requer a colocação de meio fio nas ruas Gregório Conegundes  e Sergipe, no Povoado de Brejinho.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/44/requerimento_66.pdf</t>
+  </si>
+  <si>
+    <t>PROVIDENCIAS NO SENTIDO DE REGULARIZAR E INTENSIFICAR A COLETA DE LIXO NAS RUAS E COMUNIDADES DO MUNICIPIO</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/45/requerimento_67.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer fornecimentos de EPIS</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/46/requerimento_68.pdf</t>
+  </si>
+  <si>
+    <t>Requer o retorno do uso da cota estadual do cisnorte.</t>
+  </si>
+  <si>
+    <t>REQUERE PROVIDENCIA URGENTES</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/54/r_70.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO PROVIDENCIA URGENTES   NO SENTIDO ADEQUAR A CARGA HORARIA DOS SERVIDORES QUE OCUPAM OS CARGOS DE ASSITENTE TÉCNICOS EM ADMINISTRAÇÃO.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/51/r_71.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA CONVOCADA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SENHORA RIVANY MARTIS OLIVA PARA UMA REUNIÃO EXTRAORDINARIA OU ORDINÁRIA.</t>
+  </si>
+  <si>
+    <t>SINTIA GONÇALVES DE SOUZA</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/52/r_72.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO PROVIDENICA URGENTE NO SENTIDO DE VIABILIZAR SINALIZAÇÃO NA RUA AVELINO PROCÓPIO, NO ITUITO DE ORGANIZAR O TRÂNSITO EM FRENTE AO CEMEI, NO ITUITO DE EVITAR POSSIVEIS ACIDENTES, DEVIDO O ALTO TRANSITOE GRANDE FLUXO DE CRISNÇAS NESTA AREA.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/61/r_74.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve requer, uma vez ouvido o_x000D_
+Plenário desta Casa, que seja oficiado o Chefe do Poder Executivo Municipal,_x000D_
+Exmo. Sr. Prefeito Amâncio Oliva Neto, REQUERENDO EXECUÇÃO DE SERVIÇOS_x000D_
+DE CALÇAMENTOS NAS RUAS ANASTÁCIO GONÇALVES E JOSÉ ADAIR,_x000D_
+LOCALIZADAS NO BAIRRO UNIÃO, VARZELÂNDIA - MG.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/60/r_75.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve requer, uma vez ouvido о_x000D_
+Plenário desta Casa, que seja oficiado o Chefe do Poder Executivo Municipal,_x000D_
+Exmo. Sr. Prefeito Amâncio Oliva Neto, REQUERENDO EXECUÇÃO DE SERVIÇO_x000D_
+DE CALÇAMENTO OU PAVIMENTAÇÃO ASFALTICA NA RUA RANGEL SALDANHА,_x000D_
+LOCALIZADA NO CONJUNTO HABITACIONAL DO BAIRRO SAPÉVARZELÂNDIA/MG.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/59/r_76.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve requer, uma vez ouvido о_x000D_
+Plenário desta Casa, que seja oficiado o Chefe do Poder Executivo Municipal,_x000D_
+Exmo. Sr. Prefeito Amâncio Oliva Neto, REQUERENDO EXECUÇÃO DE SERVIÇO_x000D_
+DE AMPLA REFORMA NA PRAÇA DA IGREJA DO BAIRRO SAPÉ_x000D_
+VARZELÂNDIA/MG.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/58/r_77.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve requer, uma vez ouvidoо_x000D_
+Plenário desta Casa, que seja oficiado o Chefe do Poder Executivo Municipal,_x000D_
+Exmo. Sr. Prefeito Amâncio Oliva Neto, requerendo nos termos e prazos_x000D_
+regimentais, informações sobre os motivos pelos quais ainda não foi iniciada a_x000D_
+obra de construção da sede da Creche pré-escolar da Comunidade de São Vicente I.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/57/r_78.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a este subscreve requer, uma vez ouvido o_x000D_
+Plenário desta Casa, que seja oficiado o Chefe do Poder Executivo Municipal,_x000D_
+Exmo. Sr. Prefeito Amâncio Oliva Neto, REQUERENDO EXECUÇÃO DE SERVIÇO_x000D_
+DE CALÇAMENTO OU PAVIMENTAÇÃO ASFALTICA NA RUA GREGÓRIO_x000D_
+CONEGUNDES (RUA DO PSF), COMUNIDADE DE BREJINHO - VARZELÂNDIA/MG.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/68/r_79.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO COM BASE NA_x000D_
+LEGISLAÇÃO: LEI 14.846/2024 TODAS AS PROVIDENCIAS PARA O PAGAMENTO_x000D_
+DE ADICIONAL DE INSALUBRIDADE PARA OS SERVIDORES PÚBLICOS_x000D_
+MUNICIPAIS LOTADOS NO DEPARTAMENTO DE ARQUIVOS.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/67/r_80.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO A CRIAÇÃO E INSTALAÇÃO_x000D_
+DE UMA CRECHE NA COMUNIDADE DE LAGOA DO JÓIA - VARZELÂNDIA/MG.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/66/r_81.pdf</t>
+  </si>
+  <si>
+    <t>EQUERENDO A RELAÇÃO COM OS_x000D_
+NOMES DE TODOS OS SECRETÁRIOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL_x000D_
+E RESPECTIVAS SECRETÁRIAS DE ATUAÇÃO E AINDA, A LISTA DE TODOS_x000D_
+FUNCIONÁRIOS CONTRATADOS E COMISSIONADOS LOTADOS EM CADA_x000D_
+SECRETARIA E LOCAL QUE ESTÁ EXERCENDO A FUNÇÃO.</t>
+  </si>
+  <si>
+    <t>PAULO CESAR FERREIRA</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/65/r_82.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO A AQUISIÇÃO E_x000D_
+DISTRIBUIÇÃO DE UNIFORMES ESCOLARES PARA TODOS OS ALUNOS DA REDE_x000D_
+MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/64/r_83.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO PROVIDÊNCIAS_x000D_
+NECESSÁRIAS NO SENTIDO DE SEREM COLOCADAS PLACAS DE TRÂNSITO_x000D_
+"PROIBIDO ESTACIONAR" NA RUA BOCAIUVA, BAIRRO BOM JESUS, NAS_x000D_
+PROXIMIDADES DO BAR DA SENHORA ALCIONE.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/63/r_84.pdf</t>
+  </si>
+  <si>
+    <t>REQUERENDO PROVIDÊNCIAS NO_x000D_
+SENTIDO DE SEREM COLOCADAS PLACAS INDICATIVAS PARA OS DISTRITOS,_x000D_
+POVOADOS E COMUNIDADES RURAIS DESTE MUNICÍPIO, BEM COMO REFORMA_x000D_
+DE PLACAS DE DENOMINAÇÃO DE RUAS DENTRO DO PERIMETRO URBANO E_x000D_
+COLOCAÇÃO DE PLACAS DENOMINATIVAS DOS BAIRROS E VILAS QUE AINDA_x000D_
+NÃO POSSUEM.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/71/r_85.pdf</t>
+  </si>
+  <si>
+    <t>requer, uma vez ouvido o Plenário desta Casa, que seja oficiado o Chefe do_x000D_
+Poder Executivo Municipal, Exmo. Sr. Prefeito Amâncio Oliva Neto e Secretaria_x000D_
+Municipal de Educação, Sr Rivany Martins Oliva, no sentido de que sejam_x000D_
+enviadas a esta Casa, no prazo regimental, informações acerca da demora da_x000D_
+entrega dos uniformes e materiais esportivos destinados aos alunos e atletas do_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/72/r_86.pdf</t>
+  </si>
+  <si>
+    <t>requer, uma vez ouvido o Plenário desta Casa, que seja_x000D_
+oficiado o Chefe do Poder Executivo Municipal, Exmo. Sr. Prefeito Amâncio_x000D_
+Oliva Neto e Secretario Municipal de Saúde, no sentido de que sejam_x000D_
+adotadas as providências necessárias para garantir o abastecimento regular_x000D_
+de materiais e insumos em todas as Unidades Básicas de Saúde (UBS).</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/69/r_87.pdf</t>
+  </si>
+  <si>
+    <t>requer uma vez ouvido o Plenário desta Casa, que_x000D_
+seja encaminhado expediente aos órgãos competentes de segurança pública do_x000D_
+Estado de Minas Gerais, solicitando a realização de estudos e a adoção das_x000D_
+providências necessárias para implantação de um Posto Policial no Distrito de_x000D_
+Brejo Mutambal, Município de Varzelândia/MG.</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/70/r_88.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITANDO DESTA ADMINISTRAÇÃO_x000D_
+PROVIDENCIAS NO SENTIDO SEREM COLOCADAS 08 LÂMPADAS NA RUA_x000D_
+JORGE GONÇALVES DE QUEIROZ.</t>
+  </si>
+  <si>
+    <t>ATA</t>
+  </si>
+  <si>
+    <t>Ata</t>
+  </si>
+  <si>
+    <t>ASSESSORIA TÉCNICA LEGISLATIVA - ATL</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/43/ata_de_reuniao_ordinaria__09.04.26.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 3ª Sessão Ordinária da 2ª Sessão Legislativa da 1ª Legislatura</t>
+  </si>
+  <si>
+    <t>http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/62/relatorio.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 4ª Sessão Ordinária da 2ª Sessão Legislativa da 1ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -504,69 +839,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/12/projeto_de_lei_06-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/13/projeto_de_lei_07-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/14/projeto_resolucao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/31/camscanner_13-04-2026_10.58.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/16/req.43-20226.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/12/projeto_de_lei_06-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/13/projeto_de_lei_07-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/32/projeto_de_lei_n_09_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_10.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/42/projeto_de_lei_11.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/47/anteprojeto_de_lei_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/53/pj_13.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/75/pj_15_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/14/projeto_resolucao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/48/projeto_de_resolucao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/55/r_9.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/31/camscanner_13-04-2026_10.58.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/74/emenda.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/16/req.43-20226.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/33/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/34/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/35/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/36/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/38/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/39/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/40/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/41/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/44/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/45/requerimento_67.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/46/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/54/r_70.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/51/r_71.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/52/r_72.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/61/r_74.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/60/r_75.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/59/r_76.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/58/r_77.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/57/r_78.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/68/r_79.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/67/r_80.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/66/r_81.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/65/r_82.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/64/r_83.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/63/r_84.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/71/r_85.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/72/r_86.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/69/r_87.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/70/r_88.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/43/ata_de_reuniao_ordinaria__09.04.26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://st.bm.neriumsistemas.com.br/media/sapl/public/materialegislativa/2026/62/relatorio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="227.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="62.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="251.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -605,538 +940,1672 @@
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>17</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="H17" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="H19" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21">
+        <v>2026</v>
+      </c>
+      <c r="C21">
+        <v>47</v>
+      </c>
+      <c r="D21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H21" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22">
+        <v>2026</v>
+      </c>
+      <c r="C22">
+        <v>48</v>
+      </c>
+      <c r="D22" t="s">
+        <v>50</v>
+      </c>
+      <c r="E22" t="s">
+        <v>51</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>23</v>
+      </c>
+      <c r="B23">
+        <v>2026</v>
+      </c>
+      <c r="C23">
+        <v>49</v>
+      </c>
+      <c r="D23" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" t="s">
+        <v>51</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>22</v>
+      </c>
+      <c r="B24">
+        <v>2026</v>
+      </c>
+      <c r="C24">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25">
+        <v>2026</v>
+      </c>
+      <c r="C25">
+        <v>51</v>
+      </c>
+      <c r="D25" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" t="s">
+        <v>51</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26">
+        <v>2026</v>
+      </c>
+      <c r="C26">
+        <v>52</v>
+      </c>
+      <c r="D26" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" t="s">
+        <v>51</v>
+      </c>
+      <c r="F26" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27">
+        <v>2026</v>
+      </c>
+      <c r="C27">
+        <v>53</v>
+      </c>
+      <c r="D27" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" t="s">
+        <v>51</v>
+      </c>
+      <c r="F27" t="s">
+        <v>64</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H27" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28">
+        <v>2026</v>
+      </c>
+      <c r="C28">
+        <v>54</v>
+      </c>
+      <c r="D28" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" t="s">
+        <v>51</v>
+      </c>
+      <c r="F28" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H28" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29">
+        <v>2026</v>
+      </c>
+      <c r="C29">
+        <v>55</v>
+      </c>
+      <c r="D29" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" t="s">
+        <v>40</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
         <v>30</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21">
+      <c r="B30">
+        <v>2026</v>
+      </c>
+      <c r="C30">
+        <v>56</v>
+      </c>
+      <c r="D30" t="s">
+        <v>50</v>
+      </c>
+      <c r="E30" t="s">
+        <v>51</v>
+      </c>
+      <c r="F30" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>29</v>
+      </c>
+      <c r="B31">
+        <v>2026</v>
+      </c>
+      <c r="C31">
+        <v>57</v>
+      </c>
+      <c r="D31" t="s">
+        <v>50</v>
+      </c>
+      <c r="E31" t="s">
+        <v>51</v>
+      </c>
+      <c r="F31" t="s">
+        <v>40</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H31" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>33</v>
+      </c>
+      <c r="B32">
+        <v>2026</v>
+      </c>
+      <c r="C32">
         <v>58</v>
       </c>
-      <c r="D21" t="s">
-[...5 lines deleted...]
-      <c r="F21" t="s">
+      <c r="D32" t="s">
+        <v>50</v>
+      </c>
+      <c r="E32" t="s">
+        <v>51</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H32" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>34</v>
+      </c>
+      <c r="B33">
+        <v>2026</v>
+      </c>
+      <c r="C33">
+        <v>59</v>
+      </c>
+      <c r="D33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" t="s">
+        <v>51</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H33" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>35</v>
+      </c>
+      <c r="B34">
+        <v>2026</v>
+      </c>
+      <c r="C34">
+        <v>60</v>
+      </c>
+      <c r="D34" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H34" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>36</v>
+      </c>
+      <c r="B35">
+        <v>2026</v>
+      </c>
+      <c r="C35">
+        <v>61</v>
+      </c>
+      <c r="D35" t="s">
+        <v>50</v>
+      </c>
+      <c r="E35" t="s">
+        <v>51</v>
+      </c>
+      <c r="F35" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H35" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>38</v>
+      </c>
+      <c r="B36">
+        <v>2026</v>
+      </c>
+      <c r="C36">
+        <v>62</v>
+      </c>
+      <c r="D36" t="s">
+        <v>50</v>
+      </c>
+      <c r="E36" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>39</v>
+      </c>
+      <c r="B37">
+        <v>2026</v>
+      </c>
+      <c r="C37">
+        <v>63</v>
+      </c>
+      <c r="D37" t="s">
+        <v>50</v>
+      </c>
+      <c r="E37" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H37" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>40</v>
+      </c>
+      <c r="B38">
+        <v>2026</v>
+      </c>
+      <c r="C38">
+        <v>64</v>
+      </c>
+      <c r="D38" t="s">
+        <v>50</v>
+      </c>
+      <c r="E38" t="s">
+        <v>51</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H38" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>41</v>
+      </c>
+      <c r="B39">
+        <v>2026</v>
+      </c>
+      <c r="C39">
+        <v>65</v>
+      </c>
+      <c r="D39" t="s">
+        <v>50</v>
+      </c>
+      <c r="E39" t="s">
+        <v>51</v>
+      </c>
+      <c r="F39" t="s">
+        <v>85</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H39" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>44</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>66</v>
+      </c>
+      <c r="D40" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" t="s">
+        <v>37</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H40" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
         <v>45</v>
       </c>
-      <c r="G21" s="1" t="s">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
+        <v>67</v>
+      </c>
+      <c r="D41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E41" t="s">
+        <v>51</v>
+      </c>
+      <c r="F41" t="s">
+        <v>37</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H41" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>46</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>68</v>
+      </c>
+      <c r="D42" t="s">
+        <v>50</v>
+      </c>
+      <c r="E42" t="s">
+        <v>51</v>
+      </c>
+      <c r="F42" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H42" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>50</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>69</v>
+      </c>
+      <c r="D43" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" t="s">
+        <v>51</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H43" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>54</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>70</v>
+      </c>
+      <c r="D44" t="s">
+        <v>50</v>
+      </c>
+      <c r="E44" t="s">
+        <v>51</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H44" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>51</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>71</v>
+      </c>
+      <c r="D45" t="s">
+        <v>50</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>52</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>72</v>
+      </c>
+      <c r="D46" t="s">
+        <v>50</v>
+      </c>
+      <c r="E46" t="s">
+        <v>51</v>
+      </c>
+      <c r="F46" t="s">
+        <v>99</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H46" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>61</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>74</v>
+      </c>
+      <c r="D47" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H47" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>60</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>75</v>
+      </c>
+      <c r="D48" t="s">
+        <v>50</v>
+      </c>
+      <c r="E48" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H48" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>59</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>76</v>
+      </c>
+      <c r="D49" t="s">
+        <v>50</v>
+      </c>
+      <c r="E49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H49" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>58</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
+        <v>77</v>
+      </c>
+      <c r="D50" t="s">
+        <v>50</v>
+      </c>
+      <c r="E50" t="s">
+        <v>51</v>
+      </c>
+      <c r="F50" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H50" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>57</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>78</v>
+      </c>
+      <c r="D51" t="s">
+        <v>50</v>
+      </c>
+      <c r="E51" t="s">
+        <v>51</v>
+      </c>
+      <c r="F51" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H51" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>68</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>79</v>
+      </c>
+      <c r="D52" t="s">
+        <v>50</v>
+      </c>
+      <c r="E52" t="s">
+        <v>51</v>
+      </c>
+      <c r="F52" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H52" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>67</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>80</v>
+      </c>
+      <c r="D53" t="s">
+        <v>50</v>
+      </c>
+      <c r="E53" t="s">
+        <v>51</v>
+      </c>
+      <c r="F53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H53" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>66</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>81</v>
+      </c>
+      <c r="D54" t="s">
+        <v>50</v>
+      </c>
+      <c r="E54" t="s">
+        <v>51</v>
+      </c>
+      <c r="F54" t="s">
+        <v>40</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H54" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>65</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>82</v>
+      </c>
+      <c r="D55" t="s">
+        <v>50</v>
+      </c>
+      <c r="E55" t="s">
+        <v>51</v>
+      </c>
+      <c r="F55" t="s">
+        <v>118</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H55" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>64</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>83</v>
+      </c>
+      <c r="D56" t="s">
+        <v>50</v>
+      </c>
+      <c r="E56" t="s">
+        <v>51</v>
+      </c>
+      <c r="F56" t="s">
+        <v>118</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>63</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>84</v>
+      </c>
+      <c r="D57" t="s">
+        <v>50</v>
+      </c>
+      <c r="E57" t="s">
+        <v>51</v>
+      </c>
+      <c r="F57" t="s">
+        <v>118</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H57" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>71</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>85</v>
+      </c>
+      <c r="D58" t="s">
+        <v>50</v>
+      </c>
+      <c r="E58" t="s">
+        <v>51</v>
+      </c>
+      <c r="F58" t="s">
+        <v>37</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H58" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>72</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>86</v>
+      </c>
+      <c r="D59" t="s">
+        <v>50</v>
+      </c>
+      <c r="E59" t="s">
+        <v>51</v>
+      </c>
+      <c r="F59" t="s">
+        <v>37</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H59" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>69</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>87</v>
+      </c>
+      <c r="D60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E60" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" t="s">
+        <v>64</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H60" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>70</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>88</v>
+      </c>
+      <c r="D61" t="s">
+        <v>50</v>
+      </c>
+      <c r="E61" t="s">
+        <v>51</v>
+      </c>
+      <c r="F61" t="s">
+        <v>85</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H61" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>43</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>3</v>
+      </c>
+      <c r="D62" t="s">
+        <v>133</v>
+      </c>
+      <c r="E62" t="s">
+        <v>134</v>
+      </c>
+      <c r="F62" t="s">
+        <v>135</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H62" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>4</v>
+      </c>
+      <c r="D63" t="s">
+        <v>133</v>
+      </c>
+      <c r="E63" t="s">
+        <v>134</v>
+      </c>
+      <c r="F63" t="s">
+        <v>135</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H63" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>